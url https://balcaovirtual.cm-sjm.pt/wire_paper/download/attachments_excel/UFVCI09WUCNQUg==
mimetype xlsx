--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -1,5 +1,631 @@
+
+<file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+</Types>
+</file>
+
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Anexos" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="22">
+  <si>
+    <t>Descrição</t>
+  </si>
+  <si>
+    <t>N.º Máximo de Ficheiros</t>
+  </si>
+  <si>
+    <t>Necessita Assinatura Digital</t>
+  </si>
+  <si>
+    <t>Tamanho Máximo</t>
+  </si>
+  <si>
+    <t>Obrigatório</t>
+  </si>
+  <si>
+    <t>Extensões Permitidas</t>
+  </si>
+  <si>
+    <t>Código de Tipo de Documento</t>
+  </si>
+  <si>
+    <t>Prefixo</t>
+  </si>
+  <si>
+    <t>Ficheiro para Download</t>
+  </si>
+  <si>
+    <t>[GR_010] - Bilhete de Identidade/Cartão do Cidadão</t>
+  </si>
+  <si>
+    <t>Não</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>GR_010</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>[GR_017] - Comprovativo número de contribuinte (NIF ou NIPC)</t>
+  </si>
+  <si>
+    <t>GR_017</t>
+  </si>
+  <si>
+    <t>[OP_072] - Comprovativos da qualidade de titular de direito, para a realização da operação ou da atribuição dos poderes para agir em sua representação, sempre que tal não resulte do número anterior</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>2 MB</t>
+  </si>
+  <si>
+    <t>PDF;ZIP</t>
+  </si>
+  <si>
+    <t>OP_072</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="2">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+</styleSheet>
+</file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 
 </file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I4"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Anexos</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>