--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -424,50 +424,150 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I3"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anexos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>