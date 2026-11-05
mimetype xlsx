--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -1,43 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Anexos" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="28">
+  <si>
+    <t>Descrição</t>
+  </si>
+  <si>
+    <t>N.º Máximo de Ficheiros</t>
+  </si>
+  <si>
+    <t>Necessita Assinatura Digital</t>
+  </si>
+  <si>
+    <t>Tamanho Máximo</t>
+  </si>
+  <si>
+    <t>Obrigatório</t>
+  </si>
+  <si>
+    <t>Extensões Permitidas</t>
+  </si>
+  <si>
+    <t>Código de Tipo de Documento</t>
+  </si>
+  <si>
+    <t>Prefixo</t>
+  </si>
+  <si>
+    <t>Ficheiro para Download</t>
+  </si>
+  <si>
+    <t>[GR_024] - Bilhete de Identidade/Cartão do Cidadão de todos os elementos do agregado familiar</t>
+  </si>
+  <si>
+    <t>Não</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>GR_024</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>[GR_060] - Comprovativo do rendimento mensal (incluindo vencimentos, subsídio de desemprego, baixa médica, rendimento social de inserção, pensões e bolsas de formação) de todos os elementos do agregado familiar.</t>
+  </si>
+  <si>
+    <t>GR_060</t>
+  </si>
+  <si>
+    <t>[GR_062] - Declaração de bens das Finanças onde conste a inexistência de bens imóveis em nome do requerente</t>
+  </si>
+  <si>
+    <t>GR_062</t>
+  </si>
+  <si>
+    <t>[GR_063] - Comprovativo da decisão judicial ou da regulação das responsabilidades judiciais (em caso de menores sob tutela judicial)</t>
+  </si>
+  <si>
+    <t>GR_063</t>
+  </si>
+  <si>
+    <t>[GR_064] - Comprovativo da inscrição no IEFP, em caso de desemprego de todos os elementos maiores 18 anos</t>
+  </si>
+  <si>
+    <t>GR_064</t>
+  </si>
+  <si>
+    <t>[GR_065] - Contrato de arrendamento em vigor e recibo de renda ou contrato de arrendamento que pretende outorgar, no caso de poder beneficiar do presente programa de apoio</t>
+  </si>
+  <si>
+    <t>GR_065</t>
+  </si>
+  <si>
+    <t>[GR_078] - Declaração anual de IRS do último ano e respetiva Nota de Liquidação</t>
+  </si>
+  <si>
+    <t>GR_078</t>
+  </si>
+  <si>
+    <t>[GR_080] -  Licença de habitabilidade atualizada do prédio objeto de arrendamento</t>
+  </si>
+  <si>
+    <t>GR_80</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -357,33 +460,335 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I9"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Anexos</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>